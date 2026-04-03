--- v0 (2025-12-13)
+++ v1 (2026-04-03)
@@ -761,51 +761,51 @@
   <si>
     <t>Reflection Lake</t>
   </si>
   <si>
     <t>Puddin Mnt. Lake #5</t>
   </si>
   <si>
     <t>1145991450982</t>
   </si>
   <si>
     <t>Doe Lake</t>
   </si>
   <si>
     <t>Puddin Mtn Lake #2</t>
   </si>
   <si>
     <t>1145954450977</t>
   </si>
   <si>
     <t>Buck Lake</t>
   </si>
   <si>
     <t>Puddin Mtn. Lake #1</t>
   </si>
   <si>
-    <t>1149737440151</t>
+    <t>1154700450729</t>
   </si>
   <si>
     <t>Profile Lake</t>
   </si>
   <si>
     <t>1145771451669</t>
   </si>
   <si>
     <t>Pot Hole Lake</t>
   </si>
   <si>
     <t>1141121451848</t>
   </si>
   <si>
     <t>Pony Lake</t>
   </si>
   <si>
     <t>1146578447652</t>
   </si>
   <si>
     <t>Pole Lake</t>
   </si>
   <si>
     <t>1146442450821</t>
   </si>